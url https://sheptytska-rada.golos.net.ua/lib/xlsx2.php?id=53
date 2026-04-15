--- v1 (2025-11-30)
+++ v2 (2026-04-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -200,294 +200,288 @@
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>10.12.20  14:32:41</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>10.12.20  14:33:31</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>10.12.20  14:36:37</t>
   </si>
   <si>
     <t>10.12.20  14:37:52</t>
   </si>
   <si>
-    <t>1184У напрям земельної комісії добавити напрям - аграрні питання </t>
+    <t>ID - 1184,  У напрям земельної комісії добавити напрям - аграрні питання </t>
   </si>
   <si>
     <t>10.12.20  14:38:29</t>
   </si>
   <si>
-    <t>1185Озвучені стенограмно Грасуловим О.О,</t>
+    <t>ID - 1185,  Озвучені стенограмно Грасуловим О.О,</t>
   </si>
   <si>
     <t>10.12.20  14:39:08</t>
   </si>
   <si>
     <t>10.12.20  14:53:34</t>
   </si>
   <si>
     <t>10.12.20  15:06:27</t>
   </si>
   <si>
     <t>10.12.20  15:16:30</t>
   </si>
   <si>
-    <t>1189Вилучити по тексту для опалення ДНЗ №10  `Уфо` -  прописати для прибрання обігрівачів.</t>
-[...1 lines deleted...]
-  <si>
     <t>10.12.20  15:18:28</t>
   </si>
   <si>
     <t>10.12.20  15:20:14</t>
   </si>
   <si>
-    <t>1191Про внесення змін до міського бюджету Соснівської міської ради на 2020 рік</t>
+    <t>ID - 1191,  Про внесення змін до міського бюджету Соснівської міської ради на 2020 рік</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>10.12.20  15:22:13</t>
   </si>
   <si>
-    <t>1192Про надання одноразової грошової допомоги</t>
+    <t>ID - 1192,  Про надання одноразової грошової допомоги</t>
   </si>
   <si>
     <t>10.12.20  15:24:43</t>
   </si>
   <si>
     <t>10.12.20  15:29:36</t>
   </si>
   <si>
     <t>10.12.20  15:30:54</t>
   </si>
   <si>
     <t>10.12.20  15:33:10</t>
   </si>
   <si>
-    <t>1196Про затвердження статуту комунального пiдприємства «Комунальник» в новiй редакції</t>
-[...1 lines deleted...]
-  <si>
     <t>10.12.20  15:36:05</t>
   </si>
   <si>
     <t>10.12.20  15:37:07</t>
   </si>
   <si>
-    <t>1198п.3 змінити експерну оцінку 275366</t>
+    <t>ID - 1198,  п.3 змінити експерну оцінку 275366</t>
   </si>
   <si>
     <t>10.12.20  15:37:40</t>
   </si>
   <si>
     <t>10.12.20  15:40:37</t>
   </si>
   <si>
     <t>10.12.20  15:41:28</t>
   </si>
   <si>
-    <t>1201у п.3  замінити -  Коригування на загальну суму 165 542,28 грн. на  177 723 </t>
+    <t>ID - 1201,  у п.3  замінити -  Коригування на загальну суму 165 542,28 грн. на  177 723 </t>
   </si>
   <si>
     <t>10.12.20  15:42:03</t>
   </si>
   <si>
     <t>10.12.20  15:43:55</t>
   </si>
   <si>
     <t>10.12.20  15:46:12</t>
   </si>
   <si>
     <t>10.12.20  15:48:13</t>
   </si>
   <si>
-    <t>1205ро змiну складу постiйних депутатських комiсiй мiської ради  </t>
+    <t>ID - 1205,  ро змiну складу постiйних депутатських комiсiй мiської ради  </t>
   </si>
   <si>
     <t>10.12.20  15:49:47</t>
   </si>
   <si>
-    <t>1206Про затвердження проектiв землеустрою щодо вiдведення земельних дiлянок</t>
+    <t>ID - 1206,  Про затвердження проектiв землеустрою щодо вiдведення земельних дiлянок</t>
   </si>
   <si>
     <t>10.12.20  15:53:12</t>
   </si>
   <si>
-    <t>1207Правки стенограмно озвучені Надільною Г.В. </t>
+    <t>ID - 1207,  Правки стенограмно озвучені Надільною Г.В. </t>
   </si>
   <si>
     <t>10.12.20  15:53:50</t>
   </si>
   <si>
-    <t>1208Про затвердження проектiв землеустрою щодо вiдведення земельних дiлянок</t>
+    <t>ID - 1208,  Про затвердження проектiв землеустрою щодо вiдведення земельних дiлянок</t>
   </si>
   <si>
     <t>10.12.20  15:55:15</t>
   </si>
   <si>
-    <t>1209Про затвердження технiчної документацiї iз землеустрою</t>
+    <t>ID - 1209,  Про затвердження технiчної документацiї iз землеустрою</t>
   </si>
   <si>
     <t>10.12.20  15:58:09</t>
   </si>
   <si>
     <t>10.12.20  15:59:49</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>10.12.20  16:03:27</t>
   </si>
   <si>
-    <t>1212Про розгляд заяв громадян учасників антитерористичної операції</t>
+    <t>ID - 1212,  Про розгляд заяв громадян учасників антитерористичної операції</t>
   </si>
   <si>
     <t>10.12.20  16:05:02</t>
   </si>
   <si>
     <t>10.12.20  16:07:30</t>
   </si>
   <si>
     <t>10.12.20  16:08:23</t>
   </si>
   <si>
     <t>10.12.20  16:18:23</t>
   </si>
   <si>
     <t>10.12.20  16:19:04</t>
   </si>
   <si>
     <t>10.12.20  16:30:23</t>
   </si>
   <si>
-    <t>1218Про продовження термiну оренди земельних ділянок</t>
+    <t>ID - 1218,  Про продовження термiну оренди земельних ділянок</t>
   </si>
   <si>
     <t>10.12.20  16:31:53</t>
   </si>
   <si>
-    <t>1219вилучити усі пункти де є наданння ділянок ( п.2,п.5)</t>
+    <t>ID - 1219,  вилучити усі пункти де є наданння ділянок ( п.2,п.5)</t>
   </si>
   <si>
     <t>10.12.20  16:42:55</t>
   </si>
   <si>
-    <t>1220у п.1, п,6 продовжити  оренду  на 5 років </t>
+    <t>ID - 1220,  у п.1, п,6 продовжити  оренду  на 5 років </t>
   </si>
   <si>
     <t>10.12.20  16:44:04</t>
   </si>
   <si>
-    <t>1221у п.12 правка щодо продовження терміну реєстрації на три місяці</t>
+    <t>ID - 1221,  у п.12 правка щодо продовження терміну реєстрації на три місяці</t>
   </si>
   <si>
     <t>10.12.20  16:45:21</t>
   </si>
   <si>
-    <t>1222Про продовження термiну оренди земельних ділянок</t>
+    <t>ID - 1222,  Про продовження термiну оренди земельних ділянок</t>
   </si>
   <si>
     <t>10.12.20  16:46:47</t>
   </si>
   <si>
-    <t>1223Про припинення права оренди та передачу у власність земельної ділянки</t>
+    <t>ID - 1223,  Про припинення права оренди та передачу у власність земельної ділянки</t>
   </si>
   <si>
     <t>10.12.20  16:50:33</t>
   </si>
   <si>
     <t>10.12.20  16:57:50</t>
   </si>
   <si>
-    <t>1225Про розгляд клопотання ТзОВ фірма “Оріон»</t>
+    <t>ID - 1225,  Про розгляд клопотання ТзОВ фірма “Оріон»</t>
   </si>
   <si>
     <t>10.12.20  17:00:54</t>
   </si>
   <si>
-    <t>1226Про розгляд заяви Терех Світлани Василівни</t>
+    <t>ID - 1226,  Про розгляд заяви Терех Світлани Василівни</t>
   </si>
   <si>
     <t>10.12.20  17:02:39</t>
   </si>
   <si>
-    <t>1227Про розгляд заяви Покотило Ірини Василівни</t>
+    <t>ID - 1227,  Про розгляд заяви Покотило Ірини Василівни</t>
   </si>
   <si>
     <t>10.12.20  17:04:27</t>
   </si>
   <si>
     <t>10.12.20  17:06:24</t>
   </si>
   <si>
     <t>10.12.20  17:08:15</t>
   </si>
   <si>
-    <t>1230Про пiдготовку лоту з продажу земельної ділянки у власність</t>
+    <t>ID - 1230,  Про пiдготовку лоту з продажу земельної ділянки у власність</t>
   </si>
   <si>
     <t>10.12.20  17:09:02</t>
   </si>
   <si>
-    <t>1231Про обмін земельних дiлянок</t>
+    <t>ID - 1231,  Про обмін земельних дiлянок</t>
   </si>
   <si>
     <t>10.12.20  17:16:18</t>
   </si>
   <si>
-    <t>1232Зняти питання з розгляду</t>
+    <t>ID - 1232,  Зняти питання з розгляду</t>
   </si>
   <si>
     <t>10.12.20  17:17:55</t>
   </si>
   <si>
-    <t>1233Внести у рішення кадастрові номери (стенограмно озвучні Надільною Г.В. )</t>
+    <t>ID - 1233,  Внести у рішення кадастрові номери (стенограмно озвучні Надільною Г.В. )</t>
   </si>
   <si>
     <t>10.12.20  17:18:40</t>
   </si>
   <si>
-    <t>1234Про обмін земельних дiлянок</t>
+    <t>ID - 1234,  Про обмін земельних дiлянок</t>
   </si>
   <si>
     <t>10.12.20  17:20:10</t>
   </si>
   <si>
-    <t>1235Про надання дозволу на виготовлення технічної документацiї iз землеустрою</t>
+    <t>ID - 1235,  Про надання дозволу на виготовлення технічної документацiї iз землеустрою</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -715,51 +709,51 @@
       <c r="AQ1" t="s" s="3">
         <v>42</v>
       </c>
       <c r="AR1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AS1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AT1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AU1" t="s" s="3">
         <v>46</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>1177Про звернення Червоноградської міської ради щодо критичної ситуації у шахтарських колективах ДП «Львіввугілля» у зв’язку з не виплатою заробітної плати за вересень – листопад 2020 року</t>
+          <t>ID - 1177,  Про звернення Червоноградської міської ради щодо критичної ситуації у шахтарських колективах ДП «Львіввугілля» у зв’язку з не виплатою заробітної плати за вересень – листопад 2020 року</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2">
         <v>36</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>50</v>
@@ -860,51 +854,51 @@
       <c r="AQ2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>1179Про затверження регламенту Червоноградської мiської ради, Червоноградського району Львівської області восьмого скликання</t>
+          <t>ID - 1179,  Про затверження регламенту Червоноградської мiської ради, Червоноградського району Львівської області восьмого скликання</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3" t="s">
         <v>49</v>
       </c>
       <c r="F3">
         <v>36</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>50</v>
@@ -1005,51 +999,51 @@
       <c r="AQ3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>1180Правки, що подані на спільному засіданні двох депутатських комісій (голови Майданович, Лапець). Правки у порівняльній таблиці </t>
+          <t>ID - 1180,  Правки, що подані на спільному засіданні двох депутатських комісій (голови Майданович, Лапець). Правки у порівняльній таблиці </t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>55</v>
       </c>
       <c r="E4" t="s">
         <v>49</v>
       </c>
       <c r="F4">
         <v>36</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>50</v>
@@ -1150,51 +1144,51 @@
       <c r="AQ4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>1181Добавити Стаття 27.  Як виняток міський голова вносить питання дло порядку денного підтримано більшості голів  фракцій </t>
+          <t>ID - 1181,  Добавити Стаття 27.  Як виняток міський голова вносить питання дло порядку денного підтримано більшості голів  фракцій </t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>49</v>
       </c>
       <c r="F5">
         <v>32</v>
       </c>
       <c r="G5">
         <v>2</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>50</v>
@@ -1295,51 +1289,51 @@
       <c r="AQ5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>1182Про затверження регламенту Червоноградської мiської ради, Червоноградського району Львівської області восьмого скликання</t>
+          <t>ID - 1182,  Про затверження регламенту Червоноградської мiської ради, Червоноградського району Львівської області восьмого скликання</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>60</v>
       </c>
       <c r="E6" t="s">
         <v>49</v>
       </c>
       <c r="F6">
         <v>36</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>50</v>
@@ -1440,51 +1434,51 @@
       <c r="AQ6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>1183Про затвердження Положення про постійні депутатські комісії Червоноградської міської ради восьмого скликання</t>
+          <t>ID - 1183,  Про затвердження Положення про постійні депутатські комісії Червоноградської міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>49</v>
       </c>
       <c r="F7">
         <v>36</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>50</v>
@@ -1871,51 +1865,51 @@
       <c r="AQ9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>1186Про затвердження Положення про постійні депутатські комісії Червоноградської міської ради восьмого скликання</t>
+          <t>ID - 1186,  Про затвердження Положення про постійні депутатські комісії Червоноградської міської ради восьмого скликання</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10">
         <v>36</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>50</v>
@@ -2016,51 +2010,51 @@
       <c r="AQ10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>67</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>1187Про виконання міського бюджету м.Червонограда за січень- вересень 2020 року та внесення змін до міського бюджету на 2020 рік (13209100000)</t>
+          <t>ID - 1187,  Про виконання міського бюджету м.Червонограда за січень- вересень 2020 року та внесення змін до міського бюджету на 2020 рік (13209100000)</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
       <c r="F11">
         <v>34</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>50</v>
@@ -2161,51 +2155,51 @@
       <c r="AQ11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>1188 Провести переміщення асигнувань: по закладах дошкільної освіти зменшити асигнування по заробітній платі на суму 10,0тис.грн. та перемістити їх на нарахування по заробітній платі; по бухгалтерії відділу освіти зменшити нарахування на заробітну плату на суму 14,0тис.грн.та перемістити їх на заробітну плату; зменшити видатки передбачені на оплату електроенергії по дошкільних закладах на суму 363,0тис.грн. та перемістити 153,0тис.грн. на заробітну плату з нарахуваннями по закладах середньої освіти; 111,0тис.грн. на заробітну плату з нарахуваннями по дитячо- юнацьких спортивних школах; 10,0тис.грн. на заробітну плату з нарахуваннями центру професійного розвитку педпрацівників; придбання електронагрівачів УФО та комплектуючих до них ДНЗ №10 - 49,0тис.грн.; на закупівлю вакцини проти грипу для працівників КП «Червоноградська ЧЦМЛ ЧМР» - 30,0тис.грн.; на погашення заборгованості за електричну енергію перед ТзОВ «Львівенергозбут» КП «ЧТКЕ» – 10,0тис.грн.; зменшити на 52,0тис.грн. асигнування передбачені на послуги теплопостачання закладам середньої освіти спрямувавши їх:</t>
+          <t>ID - 1188,   Провести переміщення асигнувань: по закладах дошкільної освіти зменшити асигнування по заробітній платі на суму 10,0тис.грн. та перемістити їх на нарахування по заробітній платі; по бухгалтерії відділу освіти зменшити нарахування на заробітну плату на суму 14,0тис.грн.та перемістити їх на заробітну плату; зменшити видатки передбачені на оплату електроенергії по дошкільних закладах на суму 363,0тис.грн. та перемістити 153,0тис.грн. на заробітну плату з нарахуваннями по закладах середньої освіти; 111,0тис.грн. на заробітну плату з нарахуваннями по дитячо- юнацьких спортивних школах; 10,0тис.грн. на заробітну плату з нарахуваннями центру професійного розвитку педпрацівників; придбання електронагрівачів УФО та комплектуючих до них ДНЗ №10 - 49,0тис.грн.; на закупівлю вакцини проти грипу для працівників КП «Червоноградська ЧЦМЛ ЧМР» - 30,0тис.грн.; на погашення заборгованості за електричну енергію перед ТзОВ «Львівенергозбут» КП «ЧТКЕ» – 10,0тис.грн.; зменшити на 52,0тис.грн. асигнування передбачені на послуги теплопостачання закладам середньої освіти спрямувавши їх:</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>55</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12">
         <v>34</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>50</v>
@@ -2304,52 +2298,54 @@
         <v>50</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
-      <c r="C13" t="s" s="4">
-        <v>70</v>
+      <c r="C13" t="inlineStr" s="4">
+        <is>
+          <t>ID - 1189,  Вилучити по тексту для опалення ДНЗ №10  `Уфо` -  прописати для прибрання обігрівачів.</t>
+        </is>
       </c>
       <c r="D13" t="s">
         <v>55</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13">
         <v>35</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>50</v>
       </c>
@@ -2445,55 +2441,55 @@
       </c>
       <c r="AP13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>1190Про виконання міського бюджету м.Червонограда за січень- вересень 2020 року та внесення змін до міського бюджету на 2020 рік (13209100000)</t>
+          <t>ID - 1190,  Про виконання міського бюджету м.Червонограда за січень- вересень 2020 року та внесення змін до міського бюджету на 2020 рік (13209100000)</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
         <v>49</v>
       </c>
       <c r="F14">
         <v>35</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>50</v>
@@ -2590,105 +2586,105 @@
       </c>
       <c r="AP14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" t="s" s="4">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15">
         <v>32</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S15" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T15" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>50</v>
       </c>
@@ -2733,54 +2729,54 @@
       </c>
       <c r="AP15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" t="s" s="4">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
       <c r="F16">
         <v>33</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>50</v>
       </c>
@@ -2876,55 +2872,55 @@
       </c>
       <c r="AP16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>1193Про надання пiльг з безкоштовного харчування вихованцям закладiв дошкiльної освiти, учням закладiв загальної середньої освiти</t>
+          <t>ID - 1193,  Про надання пiльг з безкоштовного харчування вихованцям закладiв дошкiльної освiти, учням закладiв загальної середньої освiти</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>48</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
       <c r="F17">
         <v>35</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>50</v>
@@ -3021,55 +3017,55 @@
       </c>
       <c r="AP17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>1194Про приватизацiю шляхом викупу об’єкта малої приватизацiї комунальної власностi територiальної громади м.Червонограда нежитлової будiвлi, загальною площею 162,3 кв.м, за адресою: м.Червоноград, вул. Iвасюка,2ф</t>
+          <t>ID - 1194,  Про приватизацiю шляхом викупу об’єкта малої приватизацiї комунальної власностi територiальної громади м.Червонограда нежитлової будiвлi, загальною площею 162,3 кв.м, за адресою: м.Червоноград, вул. Iвасюка,2ф</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18">
         <v>33</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>50</v>
@@ -3166,55 +3162,55 @@
       </c>
       <c r="AP18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>1195Про завершення приватизацiї об’єкта комунальної власностi територiальної громади м.Червонограда нежитлової будiвлi, загальною площею 162,3 кв.м, за адресою: м.Червоноград, вул. Iвасюка,2ф</t>
+          <t>ID - 1195,  Про завершення приватизацiї об’єкта комунальної власностi територiальної громади м.Червонограда нежитлової будiвлi, загальною площею 162,3 кв.м, за адресою: м.Червоноград, вул. Iвасюка,2ф</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
       <c r="F19">
         <v>34</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>50</v>
@@ -3311,54 +3307,56 @@
       </c>
       <c r="AP19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="C20" t="inlineStr" s="4">
+        <is>
+          <t>ID - 1196,  Про затвердження статуту комунального пiдприємства «Комунальник» в новiй редакції</t>
+        </is>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20">
         <v>30</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>4</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>50</v>
       </c>
@@ -3419,90 +3417,90 @@
       <c r="AD20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG20" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI20" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ20" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL20" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AM20" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN20" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS20" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>1197Про делегування повноважень щодо здiйснення функцiй замовника Монастирю Святого Юрiя провiнцiї Отцiв Василiян Найсвятiшого Спасителя в Українi Української Греко-Католицької Церкви в Червоноградi та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно - кошторисної документацiї, проектно - кошторисну документацiю та функцiї замовника по об’єкту «Ремонтно-реставрацiйнi роботи на комплексi пам’яток архiтектури нацiонального значення церкви Св.Юра та Келiй Василiянського монастиря на вул.Б.Хмельницького,21 в м.Червоноградi Львiвської областi» (пам`ятка архiтектури нацiонального значення - Василiанська церква та монастир, м. Червоноград, охоронний №1335)</t>
+          <t>ID - 1197,  Про делегування повноважень щодо здiйснення функцiй замовника Монастирю Святого Юрiя провiнцiї Отцiв Василiян Найсвятiшого Спасителя в Українi Української Греко-Католицької Церкви в Червоноградi та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно - кошторисної документацiї, проектно - кошторисну документацiю та функцiї замовника по об’єкту «Ремонтно-реставрацiйнi роботи на комплексi пам’яток архiтектури нацiонального значення церкви Св.Юра та Келiй Василiянського монастиря на вул.Б.Хмельницького,21 в м.Червоноградi Львiвської областi» (пам`ятка архiтектури нацiонального значення - Василiанська церква та монастир, м. Червоноград, охоронний №1335)</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21">
         <v>30</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>50</v>
@@ -3564,89 +3562,89 @@
       <c r="AD21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG21" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI21" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ21" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL21" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AM21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN21" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s" s="4">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22">
         <v>30</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>3</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>50</v>
       </c>
@@ -3707,90 +3705,90 @@
       <c r="AD22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG22" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI22" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ22" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL22" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AM22" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN22" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>1199Про делегування повноважень щодо здiйснення функцiй замовника Монастирю Святого Юрiя провiнцiї Отцiв Василiян Найсвятiшого Спасителя в Українi Української Греко-Католицької Церкви в Червоноградi та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно - кошторисної документацiї, проектно - кошторисну документацiю та функцiї замовника по об’єкту «Ремонтно-реставрацiйнi роботи на комплексi пам’яток архiтектури нацiонального значення церкви Св.Юра та Келiй Василiянського монастиря на вул.Б.Хмельницького,21 в м.Червоноградi Львiвської областi» (пам`ятка архiтектури нацiонального значення - Василiанська церква та монастир, м. Червоноград, охоронний №1335)</t>
+          <t>ID - 1199,  Про делегування повноважень щодо здiйснення функцiй замовника Монастирю Святого Юрiя провiнцiї Отцiв Василiян Найсвятiшого Спасителя в Українi Української Греко-Католицької Церкви в Червоноградi та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно - кошторисної документацiї, проектно - кошторисну документацiю та функцiї замовника по об’єкту «Ремонтно-реставрацiйнi роботи на комплексi пам’яток архiтектури нацiонального значення церкви Св.Юра та Келiй Василiянського монастиря на вул.Б.Хмельницького,21 в м.Червоноградi Львiвської областi» (пам`ятка архiтектури нацiонального значення - Василiанська церква та монастир, м. Червоноград, охоронний №1335)</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23">
         <v>30</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>50</v>
@@ -3852,90 +3850,90 @@
       <c r="AD23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL23" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AM23" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN23" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>1200Про делегування повноважень щодо здiйснення функцiй замовника Приватному акцiонерному товариству «Львiвобленерго» та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно- кошторисної документацiї та проектно- кошторисну документацiю по об`єкту «Електропостачання iндивiдуальної житлової забудови кварталу «Солокiя» в м.Червоноградi Львiвської областi (будiвництво)» Коригування.</t>
+          <t>ID - 1200,  Про делегування повноважень щодо здiйснення функцiй замовника Приватному акцiонерному товариству «Львiвобленерго» та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно- кошторисної документацiї та проектно- кошторисну документацiю по об`єкту «Електропостачання iндивiдуальної житлової забудови кварталу «Солокiя» в м.Червоноградi Львiвської областi (будiвництво)» Коригування.</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24">
         <v>34</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>50</v>
@@ -4032,54 +4030,54 @@
       </c>
       <c r="AP24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s" s="4">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>55</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25">
         <v>35</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>50</v>
       </c>
@@ -4175,55 +4173,55 @@
       </c>
       <c r="AP25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>1202Про делегування повноважень щодо здiйснення функцiй замовника Приватному акцiонерному товариству «Львiвобленерго» та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно- кошторисної документацiї та проектно- кошторисну документацiю по об`єкту «Електропостачання iндивiдуальної житлової забудови кварталу «Солокiя» в м.Червоноградi Львiвської областi (будiвництво)» Коригування.</t>
+          <t>ID - 1202,  Про делегування повноважень щодо здiйснення функцiй замовника Приватному акцiонерному товариству «Львiвобленерго» та передачу з балансу Вiддiлу капiтального будiвництва та iнвестицiй Червоноградської мiської ради видаткiв на виготовлення проектно- кошторисної документацiї та проектно- кошторисну документацiю по об`єкту «Електропостачання iндивiдуальної житлової забудови кварталу «Солокiя» в м.Червоноградi Львiвської областi (будiвництво)» Коригування.</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>49</v>
       </c>
       <c r="F26">
         <v>35</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>50</v>
@@ -4320,55 +4318,55 @@
       </c>
       <c r="AP26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>1203Про надання дозволу КП «Комунальник» на прийняття та захоронення твердих побутових вiдходiв на пiдприємство промислової переробки побутових вiдходiв, потужністю до 100 тис. тонн в рік, з м. Соснівки</t>
+          <t>ID - 1203,  Про надання дозволу КП «Комунальник» на прийняття та захоронення твердих побутових вiдходiв на пiдприємство промислової переробки побутових вiдходiв, потужністю до 100 тис. тонн в рік, з м. Соснівки</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>48</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27">
         <v>34</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>50</v>
@@ -4465,55 +4463,55 @@
       </c>
       <c r="AP27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
-          <t>1204Про участь в обласному конкурсi проєктiв мiсцевих ініціативу Львiвськiй областi в 2021-2025 роках</t>
+          <t>ID - 1204,  Про участь в обласному конкурсi проєктiв мiсцевих ініціативу Львiвськiй областi в 2021-2025 роках</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>48</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28">
         <v>34</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>50</v>
@@ -4610,54 +4608,54 @@
       </c>
       <c r="AP28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s" s="4">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
         <v>48</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29">
         <v>33</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>50</v>
       </c>
@@ -4753,54 +4751,54 @@
       </c>
       <c r="AP29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C30" t="s" s="4">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
         <v>53</v>
       </c>
       <c r="E30" t="s">
         <v>49</v>
       </c>
       <c r="F30">
         <v>33</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>50</v>
       </c>
@@ -4896,54 +4894,54 @@
       </c>
       <c r="AP30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s" s="4">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
         <v>55</v>
       </c>
       <c r="E31" t="s">
         <v>49</v>
       </c>
       <c r="F31">
         <v>33</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>50</v>
       </c>
@@ -5039,54 +5037,54 @@
       </c>
       <c r="AP31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C32" t="s" s="4">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D32" t="s">
         <v>60</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32">
         <v>33</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>50</v>
       </c>
@@ -5182,54 +5180,54 @@
       </c>
       <c r="AP32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C33" t="s" s="4">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D33" t="s">
         <v>48</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
       <c r="F33">
         <v>31</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>50</v>
       </c>
@@ -5325,55 +5323,55 @@
       </c>
       <c r="AP33" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>1210Про надання дозволу на розроблення проектiв землеустрою щодо вiдведення земельних дiлянок</t>
+          <t>ID - 1210,  Про надання дозволу на розроблення проектiв землеустрою щодо вiдведення земельних дiлянок</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>48</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34">
         <v>32</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>50</v>
@@ -5470,107 +5468,107 @@
       </c>
       <c r="AP34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>1211Про надання дозволу на розроблення проектiв землеустрою щодо вiдведення земельних дiлянок для будівництва індивідуальних гаражів</t>
+          <t>ID - 1211,  Про надання дозволу на розроблення проектiв землеустрою щодо вiдведення земельних дiлянок для будівництва індивідуальних гаражів</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>48</v>
       </c>
       <c r="E35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F35">
         <v>16</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35">
         <v>7</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>58</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Q35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="S35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X35" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB35" t="s" s="5">
         <v>50</v>
       </c>
@@ -5589,80 +5587,80 @@
       <c r="AG35" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI35" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ35" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR35" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C36" t="s" s="4">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>48</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36">
         <v>33</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>50</v>
       </c>
@@ -5758,200 +5756,200 @@
       </c>
       <c r="AP36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>1213Про розгляд заяв громадян учасників антитерористичної операції щодо надання дозволів на розроблення проектів землеустрою з метою відведення земельних ділянок для будівництва індивідуальних гаражів</t>
+          <t>ID - 1213,  Про розгляд заяв громадян учасників антитерористичної операції щодо надання дозволів на розроблення проектів землеустрою з метою відведення земельних ділянок для будівництва індивідуальних гаражів</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>48</v>
       </c>
       <c r="E37" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F37">
         <v>7</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>10</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Q37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="S37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AB37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AD37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AE37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AG37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AI37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR37" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>1214Про розгляд клопотання релігійної громади Української Греко – Католицької Церкви Пресвятої Богородиці Владичиці України</t>
+          <t>ID - 1214,  Про розгляд клопотання релігійної громади Української Греко – Католицької Церкви Пресвятої Богородиці Владичиці України</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>48</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38">
         <v>27</v>
       </c>
       <c r="G38">
         <v>3</v>
       </c>
       <c r="H38">
         <v>3</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>50</v>
@@ -6025,78 +6023,78 @@
       <c r="AH38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI38" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ38" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AM38" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AN38" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP38" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ38" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR38" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>1215Про внесення змiн в рішення Червоноградської мiської ради та рішення виконавчого комітету Червоноградської мiської ради народних депутатів</t>
+          <t>ID - 1215,  Про внесення змiн в рішення Червоноградської мiської ради та рішення виконавчого комітету Червоноградської мiської ради народних депутатів</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>53</v>
       </c>
       <c r="E39" t="s">
         <v>49</v>
       </c>
       <c r="F39">
         <v>31</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>3</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>50</v>
@@ -6161,87 +6159,87 @@
       <c r="AE39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF39" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AG39" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI39" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ39" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM39" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN39" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS39" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>1216В склад конкурсної комісії внести Пилипчука П.П., та кількість склад 6  відкорегувати порядковість з п.19</t>
+          <t>ID - 1216,  В склад конкурсної комісії внести Пилипчука П.П., та кількість склад 6  відкорегувати порядковість з п.19</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>55</v>
       </c>
       <c r="E40" t="s">
         <v>49</v>
       </c>
       <c r="F40">
         <v>33</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>2</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>50</v>
@@ -6309,84 +6307,84 @@
       <c r="AF40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG40" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI40" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ40" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN40" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS40" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>1217Про внесення змiн в рішення Червоноградської мiської ради та рішення виконавчого комітету Червоноградської мiської ради народних депутатів</t>
+          <t>ID - 1217,  Про внесення змiн в рішення Червоноградської мiської ради та рішення виконавчого комітету Червоноградської мiської ради народних депутатів</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>60</v>
       </c>
       <c r="E41" t="s">
         <v>49</v>
       </c>
       <c r="F41">
         <v>28</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>3</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>50</v>
@@ -6451,86 +6449,86 @@
       <c r="AE41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI41" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ41" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AM41" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN41" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS41" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C42" t="s" s="4">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
         <v>53</v>
       </c>
       <c r="E42" t="s">
         <v>49</v>
       </c>
       <c r="F42">
         <v>35</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>50</v>
       </c>
@@ -6626,54 +6624,54 @@
       </c>
       <c r="AP42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C43" t="s" s="4">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
         <v>55</v>
       </c>
       <c r="E43" t="s">
         <v>49</v>
       </c>
       <c r="F43">
         <v>20</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>6</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>50</v>
       </c>
@@ -6716,155 +6714,155 @@
       <c r="X43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y43" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA43" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB43" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF43" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH43" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AI43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK43" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO43" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP43" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ43" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR43" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C44" t="s" s="4">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
         <v>55</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F44">
         <v>19</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>10</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Q44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA44" t="s" s="5">
         <v>50</v>
       </c>
@@ -6877,89 +6875,89 @@
       <c r="AD44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AM44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AO44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU44" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C45" t="s" s="4">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
         <v>55</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45">
         <v>35</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>50</v>
       </c>
@@ -7055,54 +7053,54 @@
       </c>
       <c r="AP45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C46" t="s" s="4">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
         <v>60</v>
       </c>
       <c r="E46" t="s">
         <v>49</v>
       </c>
       <c r="F46">
         <v>35</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>50</v>
       </c>
@@ -7198,54 +7196,54 @@
       </c>
       <c r="AP46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s" s="4">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
         <v>48</v>
       </c>
       <c r="E47" t="s">
         <v>49</v>
       </c>
       <c r="F47">
         <v>28</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>57</v>
       </c>
@@ -7341,55 +7339,55 @@
       </c>
       <c r="AP47" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
-          <t>1224Про розгляд клопотань Товариства з обмеженою відповідальністю «ЄВРОТЕК» та Товариства з обмеженою відповідальністю «Епіцентр К»</t>
+          <t>ID - 1224,  Про розгляд клопотань Товариства з обмеженою відповідальністю «ЄВРОТЕК» та Товариства з обмеженою відповідальністю «Епіцентр К»</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>48</v>
       </c>
       <c r="E48" t="s">
         <v>49</v>
       </c>
       <c r="F48">
         <v>35</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>50</v>
@@ -7486,197 +7484,197 @@
       </c>
       <c r="AP48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C49" t="s" s="4">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
         <v>48</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49">
         <v>30</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="P49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S49" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T49" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF49" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AG49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH49" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AI49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO49" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C50" t="s" s="4">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>48</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
       <c r="F50">
         <v>26</v>
       </c>
       <c r="G50">
         <v>4</v>
       </c>
       <c r="H50">
         <v>4</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>50</v>
       </c>
@@ -7746,86 +7744,86 @@
       <c r="AG50" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI50" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ50" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL50" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AM50" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AN50" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AO50" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP50" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ50" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR50" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C51" t="s" s="4">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>48</v>
       </c>
       <c r="E51" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F51">
         <v>15</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>9</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M51" t="s" s="5">
         <v>57</v>
       </c>
@@ -7862,108 +7860,108 @@
       <c r="X51" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AI51" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ51" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AM51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AN51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AO51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AQ51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS51" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
-          <t>1228Про пiдготовку лоту для проведення земельних торгiв з продажу права оренди земельної дiлянки для здiйснення пiдприємницької дiяльностi</t>
+          <t>ID - 1228,  Про пiдготовку лоту для проведення земельних торгiв з продажу права оренди земельної дiлянки для здiйснення пiдприємницької дiяльностi</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>48</v>
       </c>
       <c r="E52" t="s">
         <v>49</v>
       </c>
       <c r="F52">
         <v>35</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>50</v>
@@ -8060,55 +8058,55 @@
       </c>
       <c r="AP52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
-          <t>1229Про затвердження проекту землеустрою щодо відведення земельної ділянки та про включення в перелік земельної ділянки для продажу права її оренди на земельному аукціоні</t>
+          <t>ID - 1229,  Про затвердження проекту землеустрою щодо відведення земельної ділянки та про включення в перелік земельної ділянки для продажу права її оренди на земельному аукціоні</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>48</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53">
         <v>34</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>50</v>
@@ -8205,54 +8203,54 @@
       </c>
       <c r="AP53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C54" t="s" s="4">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D54" t="s">
         <v>48</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
       <c r="F54">
         <v>36</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>50</v>
       </c>
@@ -8348,54 +8346,54 @@
       </c>
       <c r="AP54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s" s="4">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
         <v>53</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55">
         <v>33</v>
       </c>
       <c r="G55">
         <v>3</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>50</v>
       </c>
@@ -8491,105 +8489,105 @@
       </c>
       <c r="AP55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C56" t="s" s="4">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
         <v>55</v>
       </c>
       <c r="E56" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F56">
         <v>6</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Q56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T56" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="W56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB56" t="s" s="5">
         <v>57</v>
       </c>
@@ -8634,105 +8632,105 @@
       </c>
       <c r="AP56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C57" t="s" s="4">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
         <v>55</v>
       </c>
       <c r="E57" t="s">
         <v>49</v>
       </c>
       <c r="F57">
         <v>26</v>
       </c>
       <c r="G57">
         <v>4</v>
       </c>
       <c r="H57">
         <v>5</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="P57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R57" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="S57" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T57" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB57" t="s" s="5">
         <v>50</v>
       </c>
@@ -8751,131 +8749,131 @@
       <c r="AG57" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI57" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ57" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL57" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AM57" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AN57" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AO57" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ57" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C58" t="s" s="4">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
         <v>60</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58">
         <v>24</v>
       </c>
       <c r="G58">
         <v>4</v>
       </c>
       <c r="H58">
         <v>6</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="P58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R58" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="S58" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T58" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="U58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB58" t="s" s="5">
         <v>50</v>
       </c>
@@ -8894,80 +8892,80 @@
       <c r="AG58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL58" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AM58" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AN58" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AO58" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AQ58" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AR58" t="s" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C59" t="s" s="4">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
         <v>48</v>
       </c>
       <c r="E59" t="s">
         <v>49</v>
       </c>
       <c r="F59">
         <v>36</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>50</v>
       </c>