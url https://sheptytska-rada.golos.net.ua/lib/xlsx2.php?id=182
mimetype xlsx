--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -480,50 +480,65 @@
     <t>ID - 8929,  Про внесення змiн в рішення Червоноградської мiської ради</t>
   </si>
   <si>
     <t>18.06.26  12:53:35</t>
   </si>
   <si>
     <t>18.06.26  12:54:49</t>
   </si>
   <si>
     <t>18.06.26  12:55:55</t>
   </si>
   <si>
     <t>ID - 8932,  Про безоплатну передачу книг</t>
   </si>
   <si>
     <t>18.06.26  12:56:48</t>
   </si>
   <si>
     <t>ID - 8933,  Про безоплатну передачу майна</t>
   </si>
   <si>
     <t>18.06.26  12:58:06</t>
   </si>
   <si>
     <t>18.06.26  12:58:49</t>
+  </si>
+  <si>
+    <t>23.07.26  10:33:36</t>
+  </si>
+  <si>
+    <t>ID - 8939,  Про зміну типу та найменування Борятинської гімназії Шептицької міської ради</t>
+  </si>
+  <si>
+    <t>Утр.</t>
+  </si>
+  <si>
+    <t>23.07.26  10:40:10</t>
+  </si>
+  <si>
+    <t>23.07.26  10:48:47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -548,51 +563,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS76"/>
+  <dimension ref="A1:AS79"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -11105,44 +11120,459 @@
       <c r="AL76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>48</v>
       </c>
     </row>
+    <row r="77">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>157</v>
+      </c>
+      <c r="C77" t="s" s="4">
+        <v>158</v>
+      </c>
+      <c r="D77" t="s">
+        <v>57</v>
+      </c>
+      <c r="E77" t="s">
+        <v>47</v>
+      </c>
+      <c r="F77">
+        <v>20</v>
+      </c>
+      <c r="G77">
+        <v>0</v>
+      </c>
+      <c r="H77">
+        <v>3</v>
+      </c>
+      <c r="I77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="K77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="P77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="T77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Y77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Z77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AB77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK77" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="AL77" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="AM77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AN77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP77" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="AQ77" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AR77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AS77" t="s" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>160</v>
+      </c>
+      <c r="C78" t="inlineStr" s="4">
+        <is>
+          <t>ID - 8940,  Про зміну типу та найменування Межирічанської гімназії  Шептицької міської ради</t>
+        </is>
+      </c>
+      <c r="D78" t="s">
+        <v>57</v>
+      </c>
+      <c r="E78" t="s">
+        <v>47</v>
+      </c>
+      <c r="F78">
+        <v>21</v>
+      </c>
+      <c r="G78">
+        <v>1</v>
+      </c>
+      <c r="H78">
+        <v>1</v>
+      </c>
+      <c r="I78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="K78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="P78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="T78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Y78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Z78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AB78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK78" t="s" s="5">
+        <v>88</v>
+      </c>
+      <c r="AL78" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AM78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AN78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP78" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="AQ78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AR78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AS78" t="s" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>161</v>
+      </c>
+      <c r="C79" t="inlineStr" s="4">
+        <is>
+          <t>ID - 8943,  Про підтвердження факту перебування в комунальній власності Шептицької міської ради (ЄДРПОУ 26269722) об’єкта нерухомого майна, будівлі харчоблоку та стерилізаційного відділення по вул.Івасюка, 2 в м.Шептицький</t>
+        </is>
+      </c>
+      <c r="D79" t="s">
+        <v>57</v>
+      </c>
+      <c r="E79" t="s">
+        <v>47</v>
+      </c>
+      <c r="F79">
+        <v>23</v>
+      </c>
+      <c r="G79">
+        <v>0</v>
+      </c>
+      <c r="H79">
+        <v>0</v>
+      </c>
+      <c r="I79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="K79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="P79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="T79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Y79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Z79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AB79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK79" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AM79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AN79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AQ79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AR79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AS79" t="s" s="5">
+        <v>49</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>