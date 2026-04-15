--- v0 (2026-03-01)
+++ v1 (2026-04-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -570,50 +570,56 @@
     <t>19.02.26  13:38:51</t>
   </si>
   <si>
     <t>19.02.26  13:40:04</t>
   </si>
   <si>
     <t>19.02.26  13:41:18</t>
   </si>
   <si>
     <t>19.02.26  13:42:02</t>
   </si>
   <si>
     <t>ID - 8547,   Про надання одноразової грошової допомоги</t>
   </si>
   <si>
     <t>19.02.26  13:47:15</t>
   </si>
   <si>
     <t>ID - 8548,  За правки озвучені Гоцом П.В.</t>
   </si>
   <si>
     <t>19.02.26  13:47:45</t>
   </si>
   <si>
     <t>ID - 8549,   Про надання одноразової грошової допомоги</t>
+  </si>
+  <si>
+    <t>09.03.26  16:52:22</t>
+  </si>
+  <si>
+    <t>За основу і в цілому (2/3  від складу ради)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -638,51 +644,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AT98"/>
+  <dimension ref="A1:AT99"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -14534,44 +14540,186 @@
       <c r="AM98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>49</v>
       </c>
     </row>
+    <row r="99">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>187</v>
+      </c>
+      <c r="C99" t="inlineStr" s="4">
+        <is>
+          <t>ID - 8554,  Про розгляд клопотання фізичної особи – підприємця Твардовського Богдана Івановича</t>
+        </is>
+      </c>
+      <c r="D99" t="s">
+        <v>188</v>
+      </c>
+      <c r="E99" t="s">
+        <v>152</v>
+      </c>
+      <c r="F99">
+        <v>13</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99">
+        <v>1</v>
+      </c>
+      <c r="I99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="J99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="L99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="M99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="O99" t="s" s="5">
+        <v>85</v>
+      </c>
+      <c r="P99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="R99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="S99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="T99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="U99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="V99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="W99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="X99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Y99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="Z99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AB99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AC99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AE99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AF99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AG99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AH99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AJ99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AK99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AM99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AN99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AO99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AQ99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AR99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AS99" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AT99" t="s" s="5">
+        <v>50</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>