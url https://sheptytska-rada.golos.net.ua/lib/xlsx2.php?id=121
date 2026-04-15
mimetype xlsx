--- v1 (2026-03-01)
+++ v2 (2026-04-15)
@@ -35,111 +35,111 @@
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
+    <t>Vasylyshyn Petro Stefanovych</t>
+  </si>
+  <si>
+    <t>Hots Pavlo Vasylovych</t>
+  </si>
+  <si>
+    <t>Zakala Bohdan Vasylovych</t>
+  </si>
+  <si>
+    <t>Tvardovskyy Bohdan Ivanovych</t>
+  </si>
+  <si>
     <t>Zalivskyy Andriy Ivanovych</t>
   </si>
   <si>
     <t>Lyakhovskyy Bohdan Vasylovych</t>
   </si>
   <si>
     <t>Hamanyuk Vitaliy Volodymyrovych</t>
   </si>
   <si>
     <t>Maydanovych Sofiya Volodymyrivna</t>
   </si>
   <si>
     <t>Dmukhovskyy Stepan Mykhaylovych</t>
   </si>
   <si>
     <t>Lishchynskyy Bohdan Stepanovych</t>
   </si>
   <si>
     <t>Hrasulov Oleksandr Olehovych</t>
   </si>
   <si>
     <t>Kudryk Ivan Ivanovych</t>
   </si>
   <si>
     <t>Lapets Mykhaylo Romanovych</t>
   </si>
   <si>
     <t>Ostapyuk Petro Petrovych</t>
   </si>
   <si>
-    <t>Hots Pavlo Vasylovych</t>
-[...4 lines deleted...]
-  <si>
     <t>Kruk Halyna Vasylivna</t>
   </si>
   <si>
     <t>Ryndyk Vitaliy Bohdanovych</t>
   </si>
   <si>
     <t>Yakymchuk Serhiy Stepanovych</t>
   </si>
   <si>
     <t>Pylypchuk Petro Pavlovych</t>
   </si>
   <si>
     <t>Pushchyk Myroslav Stepanovych</t>
   </si>
   <si>
     <t>Zapisotskyy Roman Vasylovych</t>
   </si>
   <si>
     <t>Voytovych Andriy Serhiyovych</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vasylyshyn Petro Stefanovych</t>
   </si>
   <si>
     <t>Kurivchak Nataliya Mykhaylivna</t>
   </si>
   <si>
     <t>Kashuba Volodymyr Volodymyrovych</t>
   </si>
   <si>
     <t>Fartushok Dmytro Ihorovych</t>
   </si>
   <si>
     <t>Kulakovskyy Serhiy Yuriyovych</t>
   </si>
   <si>
     <t>Mykytyuk Volodymyr Romanovych</t>
   </si>
   <si>
     <t>Pribeha Oleksandr Vasylovych</t>
   </si>
   <si>
     <t>Shevchuk Hryhoriy Anatoliyovych</t>
   </si>
   <si>
     <t>Darenskyy Dmytro Borysovych</t>
   </si>
@@ -650,105 +650,105 @@
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>ID - 5057,  Про звернення Червоноградської міської ради Львівської області до Президента України, Прем’єр -Міністра України, Кабінету Міністрів України, Верховної ради України, Міністерства юстиції України, Державної кримінально-виконавчої служби України, Львівської обласної ради, Львівської обласної військової адміністрації щодо залучення осіб, позбавлених волі, до видобування вугілля на базі ПрАТ «Шахта «Надія»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2">
         <v>18</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>2</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="N2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>52</v>
       </c>
@@ -801,78 +801,78 @@
       <c r="D3" t="s">
         <v>48</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3">
         <v>28</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P3" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>50</v>
       </c>
@@ -955,90 +955,90 @@
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>52</v>
       </c>
@@ -1100,69 +1100,69 @@
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O5" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>50</v>
       </c>
@@ -1227,111 +1227,111 @@
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>ID - 5062,  Про надання згоди відділу освіти Червоноградської міської ради на списання з балансу об’єкту нерухомого майна (котельні), площею 540,6 м.кв. за адресою: вул.Галицька,3а, м.Соснівка, Червоноградський район, Львівська область та надання дозволу на його демонтаж</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6">
         <v>25</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N6" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q6" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V6" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W6" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC6" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>50</v>
       </c>
@@ -1372,111 +1372,111 @@
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>ID - 5063,  Про надання дозволу відділу освіти Червоноградської міської ради про безкоштовну передачу матеріальних цінностей громадській організації «Спілка ветеранів АТО Червонограда «Воля»</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>61</v>
       </c>
       <c r="E7" t="s">
         <v>55</v>
       </c>
       <c r="F7">
         <v>24</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O7" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S7" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V7" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X7" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC7" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK7" t="s" s="5">
         <v>50</v>
       </c>
@@ -1517,111 +1517,111 @@
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>ID - 5064,  Про внесення змін до рішення Червоноградської міської ради від 24.05.2018 № 877 «Про перепрофілювання дошкільних навчальних закладів ясел-садків комбінованого типу Червоноградської міської ради Львівської області у заклади дошкільної освіти Червоноградської міської ради Львівської області»</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>61</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8">
         <v>25</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O8" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q8" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V8" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W8" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X8" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC8" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK8" t="s" s="5">
         <v>50</v>
       </c>
@@ -1680,78 +1680,78 @@
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O9" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S9" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U9" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V9" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X9" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>52</v>
       </c>
@@ -1825,78 +1825,78 @@
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O10" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q10" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S10" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U10" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V10" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X10" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>52</v>
       </c>
@@ -1968,78 +1968,78 @@
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O11" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U11" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V11" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>52</v>
       </c>
@@ -2113,78 +2113,78 @@
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O12" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q12" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S12" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U12" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V12" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X12" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF12" t="s" s="5">
         <v>52</v>
       </c>
@@ -2243,93 +2243,93 @@
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>ID - 5069,  Про припинення роботи комунального підприємства «Соснівкажитлокомунсервіс» шляхом приєднання до комунального підприємства «Комунальник»</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13">
         <v>24</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J13" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O13" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q13" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S13" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U13" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V13" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X13" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF13" t="s" s="5">
         <v>52</v>
       </c>
@@ -2385,96 +2385,96 @@
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>ID - 5070,  Про реалізацію субпроєкту `Капітальний ремонт Народного дому в м. Червонограді Львівської області. Коригування` у рамках Проєкту `Енергоефективність громадських будівель в Україні`</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14">
         <v>25</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M14" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N14" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="O14" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q14" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S14" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U14" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V14" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X14" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF14" t="s" s="5">
         <v>52</v>
       </c>
@@ -2530,111 +2530,111 @@
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>ID - 5071,  Про врегулювання питань господарського відання складовими Єдиної газорозподільної системи</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
         <v>22</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J15" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K15" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O15" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q15" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R15" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="S15" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U15" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V15" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W15" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X15" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y15" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC15" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK15" t="s" s="5">
         <v>50</v>
       </c>
@@ -2675,111 +2675,111 @@
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>ID - 5072,  Про затвердження технiчних документацiй iз землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для будівництва і обслуговування жилого будинку, господарських будівель і споруд (присадибна ділянка)</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>26</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O16" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q16" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S16" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U16" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V16" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="W16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X16" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC16" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK16" t="s" s="5">
         <v>50</v>
       </c>
@@ -2838,69 +2838,69 @@
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O17" t="s" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q17" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S17" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U17" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC17" t="s" s="5">
         <v>50</v>
       </c>
@@ -2983,69 +2983,69 @@
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O18" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q18" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S18" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T18" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="U18" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC18" t="s" s="5">
         <v>50</v>
       </c>
@@ -3114,81 +3114,81 @@
       <c r="C19" t="s" s="4">
         <v>76</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19">
         <v>27</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K19" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O19" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q19" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S19" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U19" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>50</v>
       </c>
@@ -3259,102 +3259,102 @@
           <t>ID - 5076,  Про затвердження технічних документацій із землеустрою щодо інвентаризації земель Приватного підприємства «Західний Буг»</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20">
         <v>26</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K20" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O20" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q20" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S20" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U20" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z20" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB20" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ20" t="s" s="5">
         <v>52</v>
       </c>
@@ -3404,81 +3404,81 @@
           <t>ID - 5077,  Про затвердження технічних документацій із землеустрою щодо інвентаризації земель Товариства з обмеженою відповідальністю «АКРІС-ЗАХІД»</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
         <v>26</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K21" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O21" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q21" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S21" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U21" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC21" t="s" s="5">
         <v>50</v>
       </c>
@@ -3547,81 +3547,81 @@
       <c r="C22" t="s" s="4">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22">
         <v>26</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K22" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O22" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q22" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S22" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U22" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC22" t="s" s="5">
         <v>50</v>
       </c>
@@ -3690,81 +3690,81 @@
       <c r="C23" t="s" s="4">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23">
         <v>25</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K23" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M23" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O23" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="R23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S23" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U23" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC23" t="s" s="5">
         <v>50</v>
       </c>
@@ -3833,81 +3833,81 @@
       <c r="C24" t="s" s="4">
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>48</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24">
         <v>26</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K24" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O24" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q24" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S24" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U24" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC24" t="s" s="5">
         <v>50</v>
       </c>
@@ -3976,81 +3976,81 @@
       <c r="C25" t="s" s="4">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>57</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25">
         <v>26</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K25" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O25" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q25" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S25" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U25" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB25" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC25" t="s" s="5">
         <v>50</v>
       </c>
@@ -4119,81 +4119,81 @@
       <c r="C26" t="s" s="4">
         <v>88</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26">
         <v>26</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K26" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O26" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q26" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S26" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U26" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC26" t="s" s="5">
         <v>50</v>
       </c>
@@ -4264,102 +4264,102 @@
           <t>ID - 5083,  Про надання дозволу на розроблення проектів землеустрою щодо відведення земельних ділянок з метою зміни їх цільового призначення на території Червоноградської міської ради</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>61</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27">
         <v>23</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K27" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M27" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O27" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q27" t="s" s="5">
         <v>51</v>
       </c>
       <c r="R27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S27" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U27" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W27" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y27" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z27" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB27" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ27" t="s" s="5">
         <v>52</v>
       </c>
@@ -4407,81 +4407,81 @@
       <c r="C28" t="s" s="4">
         <v>91</v>
       </c>
       <c r="D28" t="s">
         <v>61</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28">
         <v>23</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K28" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O28" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q28" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S28" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U28" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC28" t="s" s="5">
         <v>50</v>
       </c>
@@ -4552,96 +4552,96 @@
           <t>ID - 5085,  Про розроблення проектів землеустрою щодо відведення земельних ділянок на території Червоноградської міської ради</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>61</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29">
         <v>24</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K29" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L29" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O29" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q29" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S29" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U29" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z29" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB29" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH29" t="s" s="5">
         <v>52</v>
       </c>
@@ -4698,93 +4698,93 @@
       <c r="D30" t="s">
         <v>61</v>
       </c>
       <c r="E30" t="s">
         <v>55</v>
       </c>
       <c r="F30">
         <v>21</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L30" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O30" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q30" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S30" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T30" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="U30" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z30" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB30" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG30" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH30" t="s" s="5">
         <v>52</v>
       </c>
@@ -4834,111 +4834,111 @@
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>ID - 5087,  Про розгляд клопотання Відділу капітального будівництва та інвестицій Червоноградської міської ради</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>61</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31">
         <v>25</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K31" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O31" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q31" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S31" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U31" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC31" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AK31" t="s" s="5">
         <v>50</v>
       </c>
@@ -4980,105 +4980,105 @@
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s" s="4">
         <v>97</v>
       </c>
       <c r="D32" t="s">
         <v>61</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32">
         <v>25</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J32" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K32" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O32" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q32" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S32" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U32" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z32" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB32" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ32" t="s" s="5">
         <v>52</v>
       </c>
@@ -5128,93 +5128,93 @@
           <t>ID - 5089,  Про розгляд клопотання Комунального закладу Львівської обласної ради «Львівське обласне бюро судово-медичної експертизи»</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>61</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33">
         <v>25</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K33" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O33" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q33" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S33" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U33" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W33" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y33" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC33" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG33" t="s" s="5">
         <v>50</v>
       </c>
@@ -5270,96 +5270,96 @@
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>ID - 5090,  Про затвердження проекту землеустрою щодо вiдведення земельної дiлянки на території Червоноградської міської ради (за межами населеного пункту с. Сілець)</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>61</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34">
         <v>25</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J34" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K34" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O34" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q34" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S34" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U34" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W34" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y34" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC34" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG34" t="s" s="5">
         <v>50</v>
       </c>
@@ -5418,93 +5418,93 @@
           <t>ID - 5091,  Про розроблення технiчних документацiЙ iз землеустрою щодо iнвентаризацiї земель в м. Червоноград</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>61</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35">
         <v>25</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K35" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O35" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q35" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S35" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U35" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W35" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y35" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC35" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG35" t="s" s="5">
         <v>51</v>
       </c>
@@ -5563,93 +5563,93 @@
           <t>ID - 5092,  Про проведення нормативних грошових оцінок земельних ділянок на території Червоноградської міської територіальної громади (за межами с. Сілець)</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36">
         <v>26</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K36" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O36" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q36" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S36" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U36" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W36" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y36" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG36" t="s" s="5">
         <v>50</v>
       </c>
@@ -5708,102 +5708,102 @@
           <t>ID - 5093,  Про розгляд клопотання управління капітального будівництва Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>61</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37">
         <v>26</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K37" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O37" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q37" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S37" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U37" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z37" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB37" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI37" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ37" t="s" s="5">
         <v>52</v>
       </c>
@@ -5851,81 +5851,81 @@
       <c r="C38" t="s" s="4">
         <v>104</v>
       </c>
       <c r="D38" t="s">
         <v>48</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38">
         <v>27</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K38" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O38" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q38" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S38" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U38" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB38" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC38" t="s" s="5">
         <v>50</v>
       </c>
@@ -5994,81 +5994,81 @@
       <c r="C39" t="s" s="4">
         <v>106</v>
       </c>
       <c r="D39" t="s">
         <v>57</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39">
         <v>27</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K39" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O39" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q39" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S39" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U39" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC39" t="s" s="5">
         <v>50</v>
       </c>
@@ -6137,81 +6137,81 @@
       <c r="C40" t="s" s="4">
         <v>108</v>
       </c>
       <c r="D40" t="s">
         <v>59</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40">
         <v>27</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K40" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O40" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q40" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S40" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U40" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC40" t="s" s="5">
         <v>50</v>
       </c>
@@ -6280,75 +6280,75 @@
       <c r="C41" t="s" s="4">
         <v>110</v>
       </c>
       <c r="D41" t="s">
         <v>61</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41">
         <v>28</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K41" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O41" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S41" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA41" t="s" s="5">
         <v>50</v>
       </c>
@@ -6425,99 +6425,99 @@
           <t>ID - 5098,  Про функціонування місць тимчасового проживання внутрішньо переміщених осіб в Червоноградській міській територіальній громаді</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>61</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42">
         <v>25</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K42" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N42" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="O42" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R42" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="S42" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W42" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y42" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Z42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA42" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AB42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI42" t="s" s="5">
         <v>50</v>
       </c>
@@ -6570,75 +6570,75 @@
           <t>ID - 5099,  Про внесення змін до Положення про Червоноградський міський територіальний центр соціального обслуговування (надання соціальних послуг)</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>61</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43">
         <v>28</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K43" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O43" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S43" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA43" t="s" s="5">
         <v>50</v>
       </c>
@@ -6715,75 +6715,75 @@
           <t>ID - 5100,  Про продовження терміну дії Програми соціально-економічного та культурного розвитку Червоноградської територіальної громади на 2021 рік</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>61</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44">
         <v>27</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K44" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O44" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S44" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA44" t="s" s="5">
         <v>50</v>
       </c>
@@ -6872,63 +6872,63 @@
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O45" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="R45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="S45" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="T45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="U45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Z45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA45" t="s" s="5">
         <v>51</v>
       </c>
@@ -7017,87 +7017,87 @@
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="N46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O46" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S46" t="s" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T46" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="U46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y46" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="Z46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA46" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AB46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AC46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI46" t="s" s="5">
         <v>50</v>
       </c>