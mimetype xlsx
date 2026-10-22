--- v0 (2026-08-25)
+++ v1 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="267">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LXV сесія VIII скликання</t>
   </si>
   <si>
     <t>Шептицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Залівський Андрій Іванович</t>
   </si>
   <si>
     <t>Гаманюк Віталій Володимирович</t>
   </si>
   <si>
     <t>Майданович Софія Володимирівна</t>
   </si>
   <si>
@@ -686,98 +686,104 @@
   <si>
     <t>ID - 9050,  Про надання дозволу на прийняття матеріальних цінностей</t>
   </si>
   <si>
     <t>23.07.26  13:35:07</t>
   </si>
   <si>
     <t>23.07.26  13:36:17</t>
   </si>
   <si>
     <t>ID - 9052,  Про розгляд клопотання Приватного підприємства «ТІКО ЕНЕРДЖІ»</t>
   </si>
   <si>
     <t>За: 17</t>
   </si>
   <si>
     <t>23.07.26  13:37:31</t>
   </si>
   <si>
     <t>ID - 9053,  Про розгляд клопотання Приватного підприємства «ТІКО ЕНЕРДЖІ»</t>
   </si>
   <si>
     <t>23.07.26  13:43:33</t>
   </si>
   <si>
+    <t>30.07.26  10:15:52</t>
+  </si>
+  <si>
+    <t>За: 25</t>
+  </si>
+  <si>
     <t>За: 93</t>
   </si>
   <si>
-    <t>За: 89</t>
+    <t>За: 1</t>
+  </si>
+  <si>
+    <t>За: 90</t>
   </si>
   <si>
     <t>За: 3</t>
   </si>
   <si>
+    <t>За: 95</t>
+  </si>
+  <si>
+    <t>За: 96</t>
+  </si>
+  <si>
     <t>За: 94</t>
   </si>
   <si>
-    <t>За: 95</t>
-[...5 lines deleted...]
-    <t>За: 96</t>
+    <t>За: 85</t>
+  </si>
+  <si>
+    <t>За: 97</t>
   </si>
   <si>
     <t>За: 92</t>
   </si>
   <si>
-    <t>За: 97</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 98</t>
   </si>
   <si>
     <t>За: 99</t>
   </si>
   <si>
-    <t>За: 85</t>
-[...10 lines deleted...]
-  <si>
     <t>За: 100</t>
   </si>
   <si>
+    <t>За: 87</t>
+  </si>
+  <si>
+    <t>За: 78</t>
+  </si>
+  <si>
+    <t>За: 101</t>
+  </si>
+  <si>
     <t>Проти: 5</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Не голос.: 8</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 101</t>
   </si>
   <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
     <t>Не голос.: 7</t>
   </si>
   <si>
     <t>Не голос.: 6</t>
   </si>
   <si>
     <t>Не голос.: 17</t>
@@ -785,63 +791,66 @@
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
     <t>Не голос.: 9</t>
   </si>
   <si>
     <t>Не голос.: 3</t>
   </si>
   <si>
     <t>Не голос.: 16</t>
   </si>
   <si>
     <t>Не голос.: 67</t>
   </si>
   <si>
     <t>Не голос.: 15</t>
   </si>
   <si>
     <t>Не голос.: 24</t>
   </si>
   <si>
     <t>Не голос.: 1</t>
   </si>
   <si>
+    <t>Відсут.: 1</t>
+  </si>
+  <si>
+    <t>Відсут.: 102</t>
+  </si>
+  <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
+    <t>Відсут.: 5</t>
+  </si>
+  <si>
+    <t>Відсут.: 99</t>
+  </si>
+  <si>
     <t>Відсут.: 101</t>
-  </si>
-[...7 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
   <si>
     <t>Відсут.: 24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -869,51 +878,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS107"/>
+  <dimension ref="A1:AS108"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -14971,652 +14980,791 @@
         <v>49</v>
       </c>
       <c r="AM102" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN102" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ102" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR102" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS102" t="s" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103"/>
-[...7 lines deleted...]
-      <c r="I103" t="s">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
         <v>225</v>
       </c>
-      <c r="J103" t="s">
-[...5 lines deleted...]
-      <c r="L103" t="s">
+      <c r="C103" t="inlineStr" s="4">
+        <is>
+          <t>ID - 9059,  Про   надання   дозволу   Комунальному пiдприємству «Житлокомунсервіс»  Шептицької міської ради на отримання  кредиту  </t>
+        </is>
+      </c>
+      <c r="D103" t="s">
+        <v>60</v>
+      </c>
+      <c r="E103" t="s">
+        <v>45</v>
+      </c>
+      <c r="F103" t="s">
         <v>226</v>
       </c>
-      <c r="M103" t="s">
-[...96 lines deleted...]
-        <v>114</v>
+      <c r="G103" t="s">
+        <v>47</v>
+      </c>
+      <c r="H103" t="s">
+        <v>48</v>
+      </c>
+      <c r="I103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="J103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="L103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="O103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="P103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Q103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="R103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="S103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="T103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="V103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="W103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="X103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Y103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Z103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AA103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AB103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AD103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AE103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AF103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AH103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AK103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AL103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AM103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AN103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AP103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AQ103" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AR103" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AS103" t="s" s="5">
+        <v>50</v>
       </c>
     </row>
     <row r="104">
       <c r="A104"/>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>47</v>
+        <v>227</v>
       </c>
       <c r="J104" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="K104" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="L104" t="s">
+        <v>229</v>
+      </c>
+      <c r="M104" t="s">
+        <v>230</v>
+      </c>
+      <c r="N104" t="s">
+        <v>231</v>
+      </c>
+      <c r="O104" t="s">
+        <v>114</v>
+      </c>
+      <c r="P104" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>233</v>
+      </c>
+      <c r="R104" t="s">
+        <v>234</v>
+      </c>
+      <c r="S104" t="s">
+        <v>235</v>
+      </c>
+      <c r="T104" t="s">
+        <v>228</v>
+      </c>
+      <c r="U104" t="s">
+        <v>236</v>
+      </c>
+      <c r="V104" t="s">
+        <v>237</v>
+      </c>
+      <c r="W104" t="s">
+        <v>238</v>
+      </c>
+      <c r="X104" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>238</v>
+      </c>
+      <c r="AA104" t="s">
+        <v>234</v>
+      </c>
+      <c r="AB104" t="s">
+        <v>228</v>
+      </c>
+      <c r="AC104" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD104" t="s">
+        <v>240</v>
+      </c>
+      <c r="AE104" t="s">
         <v>241</v>
       </c>
-      <c r="M104" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AF104" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="AG104" t="s">
-        <v>47</v>
+        <v>238</v>
       </c>
       <c r="AH104" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="AI104" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="AJ104" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="AK104" t="s">
-        <v>47</v>
+        <v>242</v>
       </c>
       <c r="AL104" t="s">
-        <v>47</v>
+        <v>238</v>
       </c>
       <c r="AM104" t="s">
-        <v>47</v>
+        <v>239</v>
       </c>
       <c r="AN104" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="AO104" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="AP104" t="s">
-        <v>47</v>
+        <v>238</v>
       </c>
       <c r="AQ104" t="s">
-        <v>47</v>
+        <v>231</v>
       </c>
       <c r="AR104" t="s">
-        <v>47</v>
+        <v>231</v>
       </c>
       <c r="AS104" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
     </row>
     <row r="105">
       <c r="A105"/>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="J105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="K105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="L105" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="N105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="O105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="P105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="Q105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="R105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="S105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="T105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="U105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="V105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="W105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="X105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="Y105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="Z105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AA105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AB105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AC105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AD105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AE105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AF105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AG105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AH105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AI105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AJ105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AK105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AL105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AM105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AN105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AO105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AP105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AQ105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AR105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
       <c r="AS105" t="s">
-        <v>242</v>
+        <v>47</v>
       </c>
     </row>
     <row r="106">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J106" t="s">
         <v>244</v>
       </c>
       <c r="K106" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="L106" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="M106" t="s">
         <v>244</v>
       </c>
       <c r="N106" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="O106" t="s">
         <v>244</v>
       </c>
       <c r="P106" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="Q106" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="R106" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="S106" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="T106" t="s">
         <v>244</v>
       </c>
       <c r="U106" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="V106" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="W106" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="X106" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="Y106" t="s">
         <v>244</v>
       </c>
       <c r="Z106" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="AA106" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="AB106" t="s">
         <v>244</v>
       </c>
       <c r="AC106" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="AD106" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="AE106" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="AF106" t="s">
         <v>244</v>
       </c>
       <c r="AG106" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="AH106" t="s">
         <v>244</v>
       </c>
       <c r="AI106" t="s">
         <v>244</v>
       </c>
       <c r="AJ106" t="s">
         <v>244</v>
       </c>
       <c r="AK106" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="AL106" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="AM106" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="AN106" t="s">
         <v>244</v>
       </c>
       <c r="AO106" t="s">
         <v>244</v>
       </c>
       <c r="AP106" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="AQ106" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="AR106" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AS106" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="107">
       <c r="A107"/>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="J107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="K107" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="L107" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="M107" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="N107" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="O107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="P107" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="Q107" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="R107" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="S107" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="T107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="U107" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="V107" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="W107" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="X107" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="Y107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="Z107" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="AA107" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="AB107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="AC107" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="AD107" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="AE107" t="s">
         <v>258</v>
       </c>
       <c r="AF107" t="s">
+        <v>246</v>
+      </c>
+      <c r="AG107" t="s">
+        <v>254</v>
+      </c>
+      <c r="AH107" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI107" t="s">
+        <v>246</v>
+      </c>
+      <c r="AJ107" t="s">
+        <v>246</v>
+      </c>
+      <c r="AK107" t="s">
         <v>259</v>
       </c>
-      <c r="AG107" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AL107" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="AM107" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="AN107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="AO107" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="AP107" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="AQ107" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="AR107" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="AS107" t="s">
-        <v>259</v>
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108"/>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108" t="s">
+        <v>260</v>
+      </c>
+      <c r="J108" t="s">
+        <v>261</v>
+      </c>
+      <c r="K108" t="s">
+        <v>262</v>
+      </c>
+      <c r="L108" t="s">
+        <v>263</v>
+      </c>
+      <c r="M108" t="s">
+        <v>264</v>
+      </c>
+      <c r="N108" t="s">
+        <v>262</v>
+      </c>
+      <c r="O108" t="s">
+        <v>261</v>
+      </c>
+      <c r="P108" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>262</v>
+      </c>
+      <c r="R108" t="s">
+        <v>262</v>
+      </c>
+      <c r="S108" t="s">
+        <v>260</v>
+      </c>
+      <c r="T108" t="s">
+        <v>265</v>
+      </c>
+      <c r="U108" t="s">
+        <v>260</v>
+      </c>
+      <c r="V108" t="s">
+        <v>262</v>
+      </c>
+      <c r="W108" t="s">
+        <v>262</v>
+      </c>
+      <c r="X108" t="s">
+        <v>262</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA108" t="s">
+        <v>260</v>
+      </c>
+      <c r="AB108" t="s">
+        <v>265</v>
+      </c>
+      <c r="AC108" t="s">
+        <v>266</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AF108" t="s">
+        <v>265</v>
+      </c>
+      <c r="AG108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AH108" t="s">
+        <v>261</v>
+      </c>
+      <c r="AI108" t="s">
+        <v>265</v>
+      </c>
+      <c r="AJ108" t="s">
+        <v>261</v>
+      </c>
+      <c r="AK108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AL108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AM108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AN108" t="s">
+        <v>265</v>
+      </c>
+      <c r="AO108" t="s">
+        <v>261</v>
+      </c>
+      <c r="AP108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AQ108" t="s">
+        <v>260</v>
+      </c>
+      <c r="AR108" t="s">
+        <v>262</v>
+      </c>
+      <c r="AS108" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>