--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LXIV сесія VIII скликання</t>
   </si>
   <si>
     <t>Шептицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Залівський Андрій Іванович</t>
   </si>
   <si>
     <t>Гаманюк Віталій Володимирович</t>
   </si>
   <si>
     <t>Майданович Софія Володимирівна</t>
   </si>
   <si>
@@ -500,135 +500,180 @@
   <si>
     <t>18.06.26  12:53:35</t>
   </si>
   <si>
     <t>18.06.26  12:54:49</t>
   </si>
   <si>
     <t>18.06.26  12:55:55</t>
   </si>
   <si>
     <t>ID - 8932,  Про безоплатну передачу книг</t>
   </si>
   <si>
     <t>18.06.26  12:56:48</t>
   </si>
   <si>
     <t>ID - 8933,  Про безоплатну передачу майна</t>
   </si>
   <si>
     <t>18.06.26  12:58:06</t>
   </si>
   <si>
     <t>18.06.26  12:58:49</t>
   </si>
   <si>
+    <t>23.07.26  10:33:36</t>
+  </si>
+  <si>
+    <t>ID - 8939,  Про зміну типу та найменування Борятинської гімназії Шептицької міської ради</t>
+  </si>
+  <si>
+    <t>Утримались: 3</t>
+  </si>
+  <si>
+    <t>Утр.</t>
+  </si>
+  <si>
+    <t>23.07.26  10:40:10</t>
+  </si>
+  <si>
+    <t>Утримались: 1</t>
+  </si>
+  <si>
+    <t>23.07.26  10:48:47</t>
+  </si>
+  <si>
+    <t>За: 76</t>
+  </si>
+  <si>
+    <t>За: 0</t>
+  </si>
+  <si>
+    <t>За: 3</t>
+  </si>
+  <si>
+    <t>За: 74</t>
+  </si>
+  <si>
+    <t>За: 77</t>
+  </si>
+  <si>
+    <t>За: 69</t>
+  </si>
+  <si>
     <t>За: 73</t>
   </si>
   <si>
-    <t>За: 0</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 71</t>
   </si>
   <si>
-    <t>За: 74</t>
-[...2 lines deleted...]
-    <t>За: 66</t>
+    <t>За: 40</t>
+  </si>
+  <si>
+    <t>За: 78</t>
+  </si>
+  <si>
+    <t>За: 75</t>
+  </si>
+  <si>
+    <t>За: 61</t>
+  </si>
+  <si>
+    <t>За: 72</t>
+  </si>
+  <si>
+    <t>За: 65</t>
+  </si>
+  <si>
+    <t>За: 26</t>
+  </si>
+  <si>
+    <t>За: 62</t>
+  </si>
+  <si>
+    <t>За: 1</t>
   </si>
   <si>
     <t>За: 70</t>
   </si>
   <si>
-    <t>За: 37</t>
-[...19 lines deleted...]
-  <si>
     <t>Утр.: 0</t>
   </si>
   <si>
+    <t>Утр.: 1</t>
+  </si>
+  <si>
+    <t>Утр.: 2</t>
+  </si>
+  <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
     <t>Не голос.: 1</t>
   </si>
   <si>
     <t>Не голос.: 8</t>
   </si>
   <si>
     <t>Не голос.: 5</t>
   </si>
   <si>
     <t>Не голос.: 3</t>
   </si>
   <si>
     <t>Не голос.: 14</t>
   </si>
   <si>
     <t>Не голос.: 6</t>
   </si>
   <si>
     <t>Не голос.: 13</t>
   </si>
   <si>
     <t>Не голос.: 52</t>
   </si>
   <si>
     <t>Не голос.: 9</t>
   </si>
   <si>
-    <t>Не голос.: 7</t>
-[...1 lines deleted...]
-  <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
+    <t>Відсут.: 78</t>
+  </si>
+  <si>
     <t>Відсут.: 75</t>
+  </si>
+  <si>
+    <t>Відсут.: 3</t>
   </si>
   <si>
     <t>Відсут.: 35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -656,51 +701,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AS81"/>
+  <dimension ref="A1:AS84"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -11208,652 +11253,1067 @@
         <v>48</v>
       </c>
       <c r="AM76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77"/>
-[...7 lines deleted...]
-      <c r="I77" t="s">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
         <v>163</v>
       </c>
-      <c r="J77" t="s">
+      <c r="C77" t="s" s="4">
         <v>164</v>
       </c>
-      <c r="K77" t="s">
-[...5 lines deleted...]
-      <c r="M77" t="s">
+      <c r="D77" t="s">
+        <v>58</v>
+      </c>
+      <c r="E77" t="s">
+        <v>44</v>
+      </c>
+      <c r="F77" t="s">
+        <v>45</v>
+      </c>
+      <c r="G77" t="s">
+        <v>46</v>
+      </c>
+      <c r="H77" t="s">
         <v>165</v>
       </c>
-      <c r="N77" t="s">
+      <c r="I77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="K77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="P77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="T77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Y77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Z77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AB77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK77" t="s" s="5">
         <v>166</v>
       </c>
-      <c r="O77" t="s">
-[...77 lines deleted...]
-      <c r="AO77" t="s">
+      <c r="AL77" t="s" s="5">
         <v>166</v>
       </c>
-      <c r="AP77" t="s">
-[...8 lines deleted...]
-      <c r="AS77" t="s">
+      <c r="AM77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AN77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO77" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP77" t="s" s="5">
         <v>166</v>
+      </c>
+      <c r="AQ77" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AR77" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AS77" t="s" s="5">
+        <v>49</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78"/>
-[...31 lines deleted...]
-      <c r="Q78" t="s">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" t="inlineStr" s="4">
+        <is>
+          <t>ID - 8940,  Про зміну типу та найменування Межирічанської гімназії  Шептицької міської ради</t>
+        </is>
+      </c>
+      <c r="D78" t="s">
+        <v>58</v>
+      </c>
+      <c r="E78" t="s">
+        <v>44</v>
+      </c>
+      <c r="F78" t="s">
+        <v>54</v>
+      </c>
+      <c r="G78" t="s">
         <v>93</v>
       </c>
-      <c r="R78" t="s">
-[...81 lines deleted...]
-        <v>46</v>
+      <c r="H78" t="s">
+        <v>168</v>
+      </c>
+      <c r="I78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="K78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="P78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="T78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Y78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Z78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AB78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK78" t="s" s="5">
+        <v>94</v>
+      </c>
+      <c r="AL78" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AM78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AN78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO78" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP78" t="s" s="5">
+        <v>166</v>
+      </c>
+      <c r="AQ78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AR78" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AS78" t="s" s="5">
+        <v>49</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79"/>
-[...116 lines deleted...]
-        <v>176</v>
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" t="inlineStr" s="4">
+        <is>
+          <t>ID - 8943,  Про підтвердження факту перебування в комунальній власності Шептицької міської ради (ЄДРПОУ 26269722) об’єкта нерухомого майна, будівлі харчоблоку та стерилізаційного відділення по вул.Івасюка, 2 в м.Шептицький</t>
+        </is>
+      </c>
+      <c r="D79" t="s">
+        <v>58</v>
+      </c>
+      <c r="E79" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" t="s">
+        <v>74</v>
+      </c>
+      <c r="G79" t="s">
+        <v>46</v>
+      </c>
+      <c r="H79" t="s">
+        <v>47</v>
+      </c>
+      <c r="I79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="K79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="M79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="P79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="T79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="U79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Y79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Z79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AB79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AC79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AG79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AH79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AJ79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AK79" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AM79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AN79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AO79" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AQ79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AR79" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AS79" t="s" s="5">
+        <v>49</v>
       </c>
     </row>
     <row r="80">
       <c r="A80"/>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80" t="s">
+        <v>170</v>
+      </c>
+      <c r="J80" t="s">
+        <v>171</v>
+      </c>
+      <c r="K80" t="s">
+        <v>172</v>
+      </c>
+      <c r="L80" t="s">
+        <v>171</v>
+      </c>
+      <c r="M80" t="s">
+        <v>173</v>
+      </c>
+      <c r="N80" t="s">
+        <v>174</v>
+      </c>
+      <c r="O80" t="s">
+        <v>171</v>
+      </c>
+      <c r="P80" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>175</v>
+      </c>
+      <c r="R80" t="s">
+        <v>176</v>
+      </c>
+      <c r="S80" t="s">
+        <v>173</v>
+      </c>
+      <c r="T80" t="s">
         <v>177</v>
       </c>
-      <c r="J80" t="s">
+      <c r="U80" t="s">
         <v>178</v>
       </c>
-      <c r="K80" t="s">
-[...5 lines deleted...]
-      <c r="M80" t="s">
+      <c r="V80" t="s">
         <v>179</v>
       </c>
-      <c r="N80" t="s">
+      <c r="W80" t="s">
+        <v>170</v>
+      </c>
+      <c r="X80" t="s">
         <v>180</v>
       </c>
-      <c r="O80" t="s">
-[...5 lines deleted...]
-      <c r="Q80" t="s">
+      <c r="Y80" t="s">
         <v>181</v>
       </c>
-      <c r="R80" t="s">
+      <c r="Z80" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA80" t="s">
         <v>182</v>
       </c>
-      <c r="S80" t="s">
+      <c r="AB80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC80" t="s">
+        <v>183</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE80" t="s">
+        <v>184</v>
+      </c>
+      <c r="AF80" t="s">
+        <v>185</v>
+      </c>
+      <c r="AG80" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL80" t="s">
+        <v>170</v>
+      </c>
+      <c r="AM80" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN80" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO80" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP80" t="s">
+        <v>186</v>
+      </c>
+      <c r="AQ80" t="s">
+        <v>187</v>
+      </c>
+      <c r="AR80" t="s">
         <v>179</v>
       </c>
-      <c r="T80" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AS80" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="81">
       <c r="A81"/>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81" t="s">
+        <v>46</v>
+      </c>
+      <c r="J81" t="s">
+        <v>46</v>
+      </c>
+      <c r="K81" t="s">
+        <v>46</v>
+      </c>
+      <c r="L81" t="s">
+        <v>46</v>
+      </c>
+      <c r="M81" t="s">
+        <v>46</v>
+      </c>
+      <c r="N81" t="s">
+        <v>46</v>
+      </c>
+      <c r="O81" t="s">
+        <v>46</v>
+      </c>
+      <c r="P81" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>93</v>
+      </c>
+      <c r="R81" t="s">
+        <v>46</v>
+      </c>
+      <c r="S81" t="s">
+        <v>46</v>
+      </c>
+      <c r="T81" t="s">
+        <v>46</v>
+      </c>
+      <c r="U81" t="s">
+        <v>46</v>
+      </c>
+      <c r="V81" t="s">
+        <v>46</v>
+      </c>
+      <c r="W81" t="s">
+        <v>46</v>
+      </c>
+      <c r="X81" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AK81" t="s">
+        <v>93</v>
+      </c>
+      <c r="AL81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AN81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AO81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AP81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AQ81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR81" t="s">
+        <v>46</v>
+      </c>
+      <c r="AS81" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82"/>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82" t="s">
+        <v>188</v>
+      </c>
+      <c r="J82" t="s">
+        <v>188</v>
+      </c>
+      <c r="K82" t="s">
+        <v>188</v>
+      </c>
+      <c r="L82" t="s">
+        <v>188</v>
+      </c>
+      <c r="M82" t="s">
+        <v>188</v>
+      </c>
+      <c r="N82" t="s">
+        <v>188</v>
+      </c>
+      <c r="O82" t="s">
+        <v>188</v>
+      </c>
+      <c r="P82" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>188</v>
+      </c>
+      <c r="R82" t="s">
+        <v>188</v>
+      </c>
+      <c r="S82" t="s">
+        <v>188</v>
+      </c>
+      <c r="T82" t="s">
+        <v>188</v>
+      </c>
+      <c r="U82" t="s">
+        <v>188</v>
+      </c>
+      <c r="V82" t="s">
+        <v>188</v>
+      </c>
+      <c r="W82" t="s">
+        <v>188</v>
+      </c>
+      <c r="X82" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>188</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AB82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AC82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AF82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AH82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AJ82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AK82" t="s">
+        <v>189</v>
+      </c>
+      <c r="AL82" t="s">
+        <v>189</v>
+      </c>
+      <c r="AM82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AN82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP82" t="s">
         <v>190</v>
       </c>
-      <c r="J81" t="s">
+      <c r="AQ82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AR82" t="s">
+        <v>188</v>
+      </c>
+      <c r="AS82" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83"/>
+      <c r="B83"/>
+      <c r="C83"/>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83"/>
+      <c r="I83" t="s">
         <v>191</v>
       </c>
-      <c r="K81" t="s">
+      <c r="J83" t="s">
+        <v>192</v>
+      </c>
+      <c r="K83" t="s">
+        <v>192</v>
+      </c>
+      <c r="L83" t="s">
+        <v>192</v>
+      </c>
+      <c r="M83" t="s">
+        <v>193</v>
+      </c>
+      <c r="N83" t="s">
+        <v>194</v>
+      </c>
+      <c r="O83" t="s">
+        <v>192</v>
+      </c>
+      <c r="P83" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>195</v>
+      </c>
+      <c r="R83" t="s">
+        <v>196</v>
+      </c>
+      <c r="S83" t="s">
+        <v>193</v>
+      </c>
+      <c r="T83" t="s">
+        <v>193</v>
+      </c>
+      <c r="U83" t="s">
+        <v>197</v>
+      </c>
+      <c r="V83" t="s">
+        <v>192</v>
+      </c>
+      <c r="W83" t="s">
         <v>191</v>
       </c>
-      <c r="L81" t="s">
-[...26 lines deleted...]
-      <c r="U81" t="s">
+      <c r="X83" t="s">
+        <v>197</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>198</v>
+      </c>
+      <c r="Z83" t="s">
         <v>192</v>
       </c>
-      <c r="V81" t="s">
-[...69 lines deleted...]
-        <v>190</v>
+      <c r="AA83" t="s">
+        <v>199</v>
+      </c>
+      <c r="AB83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AC83" t="s">
+        <v>200</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>200</v>
+      </c>
+      <c r="AE83" t="s">
+        <v>201</v>
+      </c>
+      <c r="AF83" t="s">
+        <v>200</v>
+      </c>
+      <c r="AG83" t="s">
+        <v>202</v>
+      </c>
+      <c r="AH83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AI83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AK83" t="s">
+        <v>194</v>
+      </c>
+      <c r="AL83" t="s">
+        <v>194</v>
+      </c>
+      <c r="AM83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AN83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO83" t="s">
+        <v>194</v>
+      </c>
+      <c r="AP83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AQ83" t="s">
+        <v>195</v>
+      </c>
+      <c r="AR83" t="s">
+        <v>192</v>
+      </c>
+      <c r="AS83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84"/>
+      <c r="B84"/>
+      <c r="C84"/>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84"/>
+      <c r="I84" t="s">
+        <v>203</v>
+      </c>
+      <c r="J84" t="s">
+        <v>204</v>
+      </c>
+      <c r="K84" t="s">
+        <v>205</v>
+      </c>
+      <c r="L84" t="s">
+        <v>204</v>
+      </c>
+      <c r="M84" t="s">
+        <v>203</v>
+      </c>
+      <c r="N84" t="s">
+        <v>203</v>
+      </c>
+      <c r="O84" t="s">
+        <v>204</v>
+      </c>
+      <c r="P84" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>203</v>
+      </c>
+      <c r="R84" t="s">
+        <v>203</v>
+      </c>
+      <c r="S84" t="s">
+        <v>203</v>
+      </c>
+      <c r="T84" t="s">
+        <v>206</v>
+      </c>
+      <c r="U84" t="s">
+        <v>207</v>
+      </c>
+      <c r="V84" t="s">
+        <v>203</v>
+      </c>
+      <c r="W84" t="s">
+        <v>203</v>
+      </c>
+      <c r="X84" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>206</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AA84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AB84" t="s">
+        <v>204</v>
+      </c>
+      <c r="AC84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AF84" t="s">
+        <v>206</v>
+      </c>
+      <c r="AG84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AH84" t="s">
+        <v>204</v>
+      </c>
+      <c r="AI84" t="s">
+        <v>204</v>
+      </c>
+      <c r="AJ84" t="s">
+        <v>204</v>
+      </c>
+      <c r="AK84" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AM84" t="s">
+        <v>205</v>
+      </c>
+      <c r="AN84" t="s">
+        <v>204</v>
+      </c>
+      <c r="AO84" t="s">
+        <v>206</v>
+      </c>
+      <c r="AP84" t="s">
+        <v>205</v>
+      </c>
+      <c r="AQ84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AR84" t="s">
+        <v>203</v>
+      </c>
+      <c r="AS84" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>