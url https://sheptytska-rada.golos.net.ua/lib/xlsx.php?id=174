--- v0 (2026-03-01)
+++ v1 (2026-04-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LX сесія VIII скликання</t>
   </si>
   <si>
     <t>Шептицька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Залівський Андрій Іванович</t>
   </si>
   <si>
     <t>Ляховський Богдан Васильович</t>
   </si>
   <si>
     <t>Гаманюк Віталій Володимирович</t>
   </si>
   <si>
@@ -605,204 +605,213 @@
   <si>
     <t>19.02.26  13:40:04</t>
   </si>
   <si>
     <t>19.02.26  13:41:18</t>
   </si>
   <si>
     <t>19.02.26  13:42:02</t>
   </si>
   <si>
     <t>ID - 8547,   Про надання одноразової грошової допомоги</t>
   </si>
   <si>
     <t>19.02.26  13:47:15</t>
   </si>
   <si>
     <t>ID - 8548,  За правки озвучені Гоцом П.В.</t>
   </si>
   <si>
     <t>19.02.26  13:47:45</t>
   </si>
   <si>
     <t>ID - 8549,   Про надання одноразової грошової допомоги</t>
   </si>
   <si>
+    <t>09.03.26  16:52:22</t>
+  </si>
+  <si>
+    <t>За основу і в цілому (2/3  від складу ради)</t>
+  </si>
+  <si>
     <t>За: 97</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
+    <t>За: 1</t>
+  </si>
+  <si>
     <t>За: 86</t>
   </si>
   <si>
     <t>За: 88</t>
   </si>
   <si>
     <t>За: 93</t>
   </si>
   <si>
-    <t>За: 67</t>
+    <t>За: 68</t>
   </si>
   <si>
     <t>За: 87</t>
   </si>
   <si>
-    <t>За: 80</t>
+    <t>За: 81</t>
   </si>
   <si>
     <t>За: 92</t>
   </si>
   <si>
+    <t>За: 83</t>
+  </si>
+  <si>
+    <t>За: 91</t>
+  </si>
+  <si>
+    <t>За: 96</t>
+  </si>
+  <si>
     <t>За: 82</t>
   </si>
   <si>
-    <t>За: 90</t>
-[...7 lines deleted...]
-  <si>
     <t>За: 94</t>
   </si>
   <si>
     <t>За: 42</t>
   </si>
   <si>
     <t>За: 32</t>
   </si>
   <si>
-    <t>За: 64</t>
+    <t>За: 65</t>
   </si>
   <si>
     <t>За: 33</t>
   </si>
   <si>
     <t>За: 77</t>
   </si>
   <si>
-    <t>За: 71</t>
-[...5 lines deleted...]
-    <t>За: 85</t>
+    <t>За: 72</t>
+  </si>
+  <si>
+    <t>За: 61</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
+    <t>Утр.: 1</t>
+  </si>
+  <si>
     <t>Утр.: 2</t>
   </si>
   <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 11</t>
   </si>
   <si>
-    <t>Не голос.: 9</t>
+    <t>Не голос.: 10</t>
   </si>
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
-    <t>Не голос.: 1</t>
-[...4 lines deleted...]
-  <si>
     <t>Не голос.: 17</t>
   </si>
   <si>
+    <t>Не голос.: 6</t>
+  </si>
+  <si>
+    <t>Не голос.: 8</t>
+  </si>
+  <si>
+    <t>Не голос.: 7</t>
+  </si>
+  <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
+    <t>Не голос.: 16</t>
+  </si>
+  <si>
+    <t>Не голос.: 35</t>
+  </si>
+  <si>
+    <t>Не голос.: 33</t>
+  </si>
+  <si>
+    <t>Не голос.: 54</t>
+  </si>
+  <si>
+    <t>Не голос.: 14</t>
+  </si>
+  <si>
+    <t>Не голос.: 26</t>
+  </si>
+  <si>
+    <t>Не голос.: 12</t>
+  </si>
+  <si>
+    <t>Не голос.: 3</t>
+  </si>
+  <si>
     <t>Не голос.: 5</t>
   </si>
   <si>
-    <t>Не голос.: 8</t>
-[...34 lines deleted...]
-  <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
+    <t>Відсут.: 98</t>
+  </si>
+  <si>
     <t>Відсут.: 97</t>
   </si>
   <si>
+    <t>Відсут.: 1</t>
+  </si>
+  <si>
     <t>Відсут.: 29</t>
   </si>
   <si>
     <t>Відсут.: 7</t>
   </si>
   <si>
     <t>Відсут.: 50</t>
   </si>
   <si>
-    <t>Відсут.: 30</t>
-[...5 lines deleted...]
-    <t>Відсут.: 6</t>
+    <t>Відсут.: 31</t>
+  </si>
+  <si>
+    <t>Відсут.: 9</t>
   </si>
   <si>
     <t>Відсут.: 36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -830,51 +839,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AT103"/>
+  <dimension ref="A1:AT104"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -14721,667 +14730,809 @@
         <v>49</v>
       </c>
       <c r="AN98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR98" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS98" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AT98" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99"/>
-[...7 lines deleted...]
-      <c r="I99" t="s">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
         <v>198</v>
       </c>
-      <c r="J99" t="s">
+      <c r="C99" t="inlineStr" s="4">
+        <is>
+          <t>ID - 8554,  Про розгляд клопотання фізичної особи – підприємця Твардовського Богдана Івановича</t>
+        </is>
+      </c>
+      <c r="D99" t="s">
         <v>199</v>
       </c>
-      <c r="K99" t="s">
-[...105 lines deleted...]
-        <v>206</v>
+      <c r="E99" t="s">
+        <v>160</v>
+      </c>
+      <c r="F99" t="s">
+        <v>183</v>
+      </c>
+      <c r="G99" t="s">
+        <v>47</v>
+      </c>
+      <c r="H99" t="s">
+        <v>90</v>
+      </c>
+      <c r="I99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="J99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="L99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="M99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="O99" t="s" s="5">
+        <v>91</v>
+      </c>
+      <c r="P99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="R99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="S99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="T99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="V99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="W99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="X99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="Y99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Z99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AE99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AF99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AG99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AH99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AI99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AJ99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AK99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AM99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AN99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AO99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AP99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AQ99" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="AR99" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AS99" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AT99" t="s" s="5">
+        <v>50</v>
       </c>
     </row>
     <row r="100">
       <c r="A100"/>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100" t="s">
-        <v>47</v>
+        <v>200</v>
       </c>
       <c r="J100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="K100" t="s">
-        <v>47</v>
+        <v>202</v>
       </c>
       <c r="L100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="M100" t="s">
-        <v>47</v>
+        <v>203</v>
       </c>
       <c r="N100" t="s">
-        <v>47</v>
+        <v>204</v>
       </c>
       <c r="O100" t="s">
-        <v>47</v>
+        <v>205</v>
       </c>
       <c r="P100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="Q100" t="s">
-        <v>47</v>
+        <v>206</v>
       </c>
       <c r="R100" t="s">
-        <v>47</v>
+        <v>207</v>
       </c>
       <c r="S100" t="s">
-        <v>47</v>
+        <v>208</v>
       </c>
       <c r="T100" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="U100" t="s">
-        <v>47</v>
+        <v>202</v>
       </c>
       <c r="V100" t="s">
-        <v>47</v>
+        <v>210</v>
       </c>
       <c r="W100" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="X100" t="s">
-        <v>47</v>
+        <v>212</v>
       </c>
       <c r="Y100" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="Z100" t="s">
-        <v>47</v>
+        <v>213</v>
       </c>
       <c r="AA100" t="s">
-        <v>47</v>
+        <v>214</v>
       </c>
       <c r="AB100" t="s">
-        <v>47</v>
+        <v>207</v>
       </c>
       <c r="AC100" t="s">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="AD100" t="s">
-        <v>47</v>
+        <v>216</v>
       </c>
       <c r="AE100" t="s">
-        <v>47</v>
+        <v>217</v>
       </c>
       <c r="AF100" t="s">
-        <v>47</v>
+        <v>218</v>
       </c>
       <c r="AG100" t="s">
-        <v>47</v>
+        <v>219</v>
       </c>
       <c r="AH100" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="AI100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="AJ100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="AK100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="AL100" t="s">
-        <v>47</v>
+        <v>221</v>
       </c>
       <c r="AM100" t="s">
-        <v>47</v>
+        <v>203</v>
       </c>
       <c r="AN100" t="s">
-        <v>47</v>
+        <v>214</v>
       </c>
       <c r="AO100" t="s">
-        <v>47</v>
+        <v>202</v>
       </c>
       <c r="AP100" t="s">
-        <v>47</v>
+        <v>205</v>
       </c>
       <c r="AQ100" t="s">
-        <v>47</v>
+        <v>212</v>
       </c>
       <c r="AR100" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="AS100" t="s">
-        <v>47</v>
+        <v>205</v>
       </c>
       <c r="AT100" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
     </row>
     <row r="101">
       <c r="A101"/>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="J101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="K101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="L101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="M101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="N101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="O101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="P101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="Q101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="R101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="S101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="T101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="U101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="V101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="W101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="X101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="Y101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="Z101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AA101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AB101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AC101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AD101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AE101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AF101" t="s">
-        <v>221</v>
+        <v>47</v>
       </c>
       <c r="AG101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AH101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AI101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AJ101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AK101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AL101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AM101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AN101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AO101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AP101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AQ101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AR101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AS101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="AT101" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
     </row>
     <row r="102">
       <c r="A102"/>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102" t="s">
         <v>222</v>
       </c>
       <c r="J102" t="s">
         <v>222</v>
       </c>
       <c r="K102" t="s">
         <v>222</v>
       </c>
       <c r="L102" t="s">
         <v>222</v>
       </c>
       <c r="M102" t="s">
+        <v>222</v>
+      </c>
+      <c r="N102" t="s">
+        <v>222</v>
+      </c>
+      <c r="O102" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="P102" t="s">
         <v>222</v>
       </c>
       <c r="Q102" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="R102" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="S102" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="T102" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="U102" t="s">
         <v>222</v>
       </c>
       <c r="V102" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="W102" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="X102" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="Y102" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="Z102" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="AA102" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="AB102" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="AC102" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="AD102" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="AE102" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="AF102" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="AG102" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="AH102" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="AI102" t="s">
         <v>222</v>
       </c>
       <c r="AJ102" t="s">
         <v>222</v>
       </c>
       <c r="AK102" t="s">
         <v>222</v>
       </c>
       <c r="AL102" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="AM102" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="AN102" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="AO102" t="s">
         <v>222</v>
       </c>
       <c r="AP102" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="AQ102" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="AR102" t="s">
         <v>222</v>
       </c>
       <c r="AS102" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="AT102" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
     </row>
     <row r="103">
       <c r="A103"/>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="J103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="K103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="L103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="M103" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="N103" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="O103" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="P103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="Q103" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="R103" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="S103" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="T103" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="U103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="V103" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="W103" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="X103" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="Y103" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="Z103" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="AA103" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="AB103" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="AC103" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="AD103" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AE103" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="AF103" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="AG103" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="AH103" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AI103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="AJ103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="AK103" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="AL103" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
       <c r="AM103" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="AN103" t="s">
         <v>242</v>
       </c>
       <c r="AO103" t="s">
+        <v>226</v>
+      </c>
+      <c r="AP103" t="s">
+        <v>229</v>
+      </c>
+      <c r="AQ103" t="s">
+        <v>234</v>
+      </c>
+      <c r="AR103" t="s">
+        <v>226</v>
+      </c>
+      <c r="AS103" t="s">
         <v>243</v>
       </c>
-      <c r="AP103" t="s">
-[...5 lines deleted...]
-      <c r="AR103" t="s">
+      <c r="AT103" t="s">
         <v>243</v>
       </c>
-      <c r="AS103" t="s">
-[...3 lines deleted...]
-        <v>242</v>
+    </row>
+    <row r="104">
+      <c r="A104"/>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104"/>
+      <c r="I104" t="s">
+        <v>244</v>
+      </c>
+      <c r="J104" t="s">
+        <v>245</v>
+      </c>
+      <c r="K104" t="s">
+        <v>246</v>
+      </c>
+      <c r="L104" t="s">
+        <v>245</v>
+      </c>
+      <c r="M104" t="s">
+        <v>247</v>
+      </c>
+      <c r="N104" t="s">
+        <v>244</v>
+      </c>
+      <c r="O104" t="s">
+        <v>244</v>
+      </c>
+      <c r="P104" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>248</v>
+      </c>
+      <c r="R104" t="s">
+        <v>244</v>
+      </c>
+      <c r="S104" t="s">
+        <v>244</v>
+      </c>
+      <c r="T104" t="s">
+        <v>244</v>
+      </c>
+      <c r="U104" t="s">
+        <v>246</v>
+      </c>
+      <c r="V104" t="s">
+        <v>249</v>
+      </c>
+      <c r="W104" t="s">
+        <v>244</v>
+      </c>
+      <c r="X104" t="s">
+        <v>244</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AA104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AC104" t="s">
+        <v>250</v>
+      </c>
+      <c r="AD104" t="s">
+        <v>251</v>
+      </c>
+      <c r="AE104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AF104" t="s">
+        <v>252</v>
+      </c>
+      <c r="AG104" t="s">
+        <v>249</v>
+      </c>
+      <c r="AH104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AI104" t="s">
+        <v>245</v>
+      </c>
+      <c r="AJ104" t="s">
+        <v>245</v>
+      </c>
+      <c r="AK104" t="s">
+        <v>245</v>
+      </c>
+      <c r="AL104" t="s">
+        <v>253</v>
+      </c>
+      <c r="AM104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AN104" t="s">
+        <v>247</v>
+      </c>
+      <c r="AO104" t="s">
+        <v>246</v>
+      </c>
+      <c r="AP104" t="s">
+        <v>247</v>
+      </c>
+      <c r="AQ104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AR104" t="s">
+        <v>245</v>
+      </c>
+      <c r="AS104" t="s">
+        <v>244</v>
+      </c>
+      <c r="AT104" t="s">
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>